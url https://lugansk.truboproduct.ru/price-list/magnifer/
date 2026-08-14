--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (800) 101-06-12</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>lugansk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -549,66 +549,66 @@
         <is>
           <t>Магнифер 50 MN-BSo Magnifer 50 MH-BSo ASTM A753</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>6120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Магнифер 50 RG Magnifer 50 RG ASTM A753</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>6974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Магнифер 50 TG Magnifer 50 TG ASTM A753</t>
+          <t>Магнифер 50 T Magnifer 50 T ASTM A753</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>6283 ₽/шт.</t>
+          <t>6101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Магнифер 50 T Magnifer 50 T ASTM A753</t>
+          <t>Магнифер 50 TG Magnifer 50 TG ASTM A753</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>6101 ₽/шт.</t>
+          <t>6283 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>